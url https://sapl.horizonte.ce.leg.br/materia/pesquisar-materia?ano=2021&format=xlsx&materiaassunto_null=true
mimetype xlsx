--- v1 (2026-03-22)
+++ v2 (2026-06-16)
@@ -1228,51 +1228,51 @@
   <si>
     <t>Estabelece as igrejas e os templos de qualquer culto como atividade essencial em períodos de calamidade pública no município de Horizonte.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_de_indicacao_no_002_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece doação por parte do Município de Horizonte da Carteira Nacional de Habilitação (CNH) a pessoas carentes e necessitadas que cumpram os pré-requisitos para a emissão do documento e da outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2021/862/projeto_de_indicacao_no_004_2021.pdf</t>
   </si>
   <si>
     <t>Fica instituindo o programa de prevenção ao diabetes nas creches e escolas publicas neste município</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>INDICAÇÃO, que o Poder Executivo Municipal Autoriza a concessão, mediante concorrência, da exploração de uma Estação Rodoviária em Horizonte.</t>
+    <t>Indicação, que o Poder Executivo Municipal Autoriza a concessão, mediante concorrência, da exploração de uma Estação Rodoviária em Horizonte.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>Antônio Filho, Irmão Bento</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_006_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo para a implantação de Vila Olímpica no município de Horizonte.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>Carlos Eloy, Antônio Filho</t>
   </si>
   <si>
     <t>INDICAÇÃO, que o Poder Executivo Municipal encaminhe projeto de lei a esta câmara para criar CENTRO DE LINGUAS ESTRANGEIRAS e dá outras providencias, neste Município.</t>
   </si>
   <si>
     <t>837</t>
   </si>