--- v0 (2026-03-16)
+++ v1 (2026-06-17)
@@ -10,211 +10,271 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1360" uniqueCount="679">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>PPV</t>
+  </si>
+  <si>
+    <t>Parecer Prévio do Tribunal de Contas</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas do Estado do Ceará</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2431/parecer_previo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio do Tribunal de Contas do Estado do Ceará referente ao exercício financeiro de 2016.</t>
+  </si>
+  <si>
     <t>2349</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nezinho Farias</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2349/plc_001-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei n. 1.511, de 12 de setembro de 2022, e adota outras providências.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2352/pcl_002-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Horizonte Cinquenta Mais - Programa de Qualificação do Centro de Horizonte, que estabelece incentivos fiscais, regras urbanísticas específicas, governança de avaliação e mecanismo tributário de indução ao cumprimento da função social da propriedade, e dá outras providências.</t>
   </si>
   <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2462/plc_003-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Cria o cargo de Fiscal Municipal na Estrutura Administrativa do Município de Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2506/plc_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação da Guarda municipal para Guarda Civil Municipal de Horizonte, institui o grupamento de ciclo patrulhamento (GMP) e grupamento de moto patrulhamento (GMP) e grupamento de patrulha ambiental (GPA) no âmbito da Guarda Civil Municipal de Horizonte (GCMH) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2507/plc_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n. 25, de 19 de novembro de 2025 e dá outras providências.</t>
+  </si>
+  <si>
     <t>2344</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2344/pl_001-2026.pdf</t>
   </si>
   <si>
     <t>Disciplina a arborização urbana, quanto ao seu manejo, visando à conservação e à preservação e dá outras providências.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2345/pl_002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle de queimadas e desmatamento no Município de Horizonte - CE, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Carlos da Bodega</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2353/pl_003-2026.pdf</t>
   </si>
   <si>
     <t>Denomina de Eduardo do Nascimento a Areninha no bairro Mangueiral e dá outras providências.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2346/pl_004-3036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a educação ambiental, institui a Política Municipal de Educação Ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2347/pl_005-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir e a doar aparelhos notebooks para uso dos professores da Rede Pública Municipal de Ensino, assegurando condições para a aplicação de novas tecnologias educativas aliadas aos conteúdos e a prática docente, e dá outras providências.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_006-2026.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Plano Municipal de Educação de Horizonte aprovado pela Lei Municipal n. 1.087, de 22 de junho de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2350/pl_007-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Financiamento de Curso de Mestrado (pós-graduação Stricto Sensu) para os servidores efetivos do grupo do magistério da Secretaria Municipal de Educação de Horizonte/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2351/pl_008-2026.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao vigente Orçamento Fiscal e dá outras providências.</t>
   </si>
   <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2414/pl_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a lei municipal n° 1.639, de 04 de dezembro de 2024, que institui o conselho municipal dos direitos das pessoas lésbicas, gays, bissexuais, travestis, transexuais, queers, intersexos, assexuais e outras (cmlgbtqia+), e dá outras providências.</t>
+  </si>
+  <si>
     <t>2354</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Carlos da Bodega, Flávio da Coelce, Tatiana Nogueira</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2354/pl_010-2026.pdf</t>
   </si>
   <si>
     <t>Denomina de Genésio Targino de Castro o espaço esportivo no bairro Buenos Aires  e dá outras providências.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Tatiana Nogueira, Wanilson Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2380/pl_012-2026_aprovado.pdf</t>
@@ -231,91 +291,381 @@
   <si>
     <t>Jordan Maia, Italo Sousa</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2368/pl_014-2026.pdf</t>
   </si>
   <si>
     <t>Denomina de Francisco Sales da Silva a Areninha no bairro Centro, localizada na comunidade Vila Nascimento, na forma que indica.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2387/pl_016-2026_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sepultamento de animais de estimação (cães e gatos) em cemitérios públicos e particulares no Município de Horizonte e dá outras providências.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2388/pl_017-2026_aprovado.pdf</t>
   </si>
   <si>
     <t>Altera o arts. 1°, 2°, 3°, 4°, 5° e 6° e Lei Municipal n° 1.655, de 3 de abril de 2025, e seus anexos I, II, III, IV e dá outras providências.</t>
   </si>
   <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2415/pl_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a lei municipal n 1.131, de 10 de março de 2016, que cria o conselho municipal de promoção da política de igualdade racial (comppir), para redefinir as representações da sociedade civil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2416/pl_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a festa do Servidor Público municipal no calendário oficial de eventos do município de Horizonte e dá outras providências.</t>
+  </si>
+  <si>
     <t>2399</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Adriana Silveira</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2399/pl_020-2026.pdf</t>
   </si>
   <si>
-    <t>Denomina de Antônio Gerônimo da Silva Gomes (Tein) a Praça e a Areninha, no bairro_x000D_
-Zumbi na forma que indica.</t>
+    <t>Denomina de Antônio Gerônimo da Silva Gomes (Tein) a Praça e a Areninha, no bairro Zumbi na forma que indica.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2417/projeto_de_lei_no_021_2026_-executivo-_leitura.pdf</t>
+  </si>
+  <si>
+    <t>Fixa o valor da bolsa qualifica de que trata o caput do art. 5º da lei nº1.498 de 1º de junho de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2418/projeto_de_lei_no_022_2026_-executivo-_leitura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do valor do salário mínimo dos servidores públicos municipais de Horizonte e dá outras providências.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Tatiana Nogueira</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2400/pl_023-2026.pdf</t>
   </si>
   <si>
-    <t>Denomina d e Renan da Silva Tomaz, a Areninha localizado n o bairro Buenos Aires I, neste Município, na forma que indica.</t>
+    <t>Denomina de Renan da Silva Tomaz, a Areninha localizado n o bairro Buenos Aires I, neste Município, na forma que indica.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2419/projeto_de_lei_no_024_2026_-executivo-_leitura.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste na tabela vencimental do anexo II da lei nº 1.353, de 18 de março de 2020, e na tabela do anexo II, da lei n° 1.347, de 21 de fevereiro de 2020 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2420/projeto_de_lei_no_025_2026_-executivo-_leitura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste salarial dos profissionais do magistério do município de Horizonte/ce, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2421/projeto_de_lei_no_026_2026_-executivo-_leitura.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste na tabela vencimental do anexo III e IV e altera a lei № 1.417, de 25 de junho de 2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2413/pl_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Maria Alves da Silva a maternidade de Horizonte localizada no bairro Zumbi, neste município.</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2427/pl_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica o protocolo de intenções do Consórcio Público de Saúde da Microrregião de Cascavel - CPSMCAS, com as alterações promovidas por termo aditivo aprovado em assembleia geral extraordinária, na forma do anexo único, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2438/pl_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Roberto Proenca de Macêdo o Distrito Industrial I, no Município de Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2446/pl_031-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial ao vigente orçamento fiscal e da seguridade social e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2453/pl_032-2026_aprovado_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do exercício financeiro de 2027, e dá outras providências. (Com 1 Emenda Modificiativa)</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2463/pl_033-20261.pdf</t>
+  </si>
+  <si>
+    <t>Cria a empresa pública municipal Horizonte urbanismo S/A - HORIURB, autoriza sua constituição e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2471/pl_034-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial ao vigente orçamento fiscal e da outras providências.</t>
+  </si>
+  <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Diego Pinheiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2464/pl_035-20261.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Senhor Dite a Areninha, no bairro Mundo Novo na forma que indica.</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2465/pl_036-20261.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Maria Lúcia De Lima o Balneário, no bairro Aningas na forma que indica.</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2472/pl_037-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n. 1.131, de 10 de março de 2016, que Cria o Conselho Municipal de Promoção da Política de Igualdade Racial (COMPPIR), para redefinir as representações da sociedade civil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n. 1.466 de 16 de dezembro de 2021, que dispõe sobre a reestruturação do plano de cargos, carreiras e remuneração dos servidores de provimento efetivo da Câmara municipal de Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2483/pl_039-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 3º da Lei n. 882, de 02 de março de 2012, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2484/pl_040-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial ao vigente orçamento fiscal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2508/pl_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga os prazos estabelecidos no art. 4° da Lei Municipal n. 1.618, de 27 de junho de 2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2509/pl_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a contratar operação de crédito com Banco Nacional de Desenvolvimento Econômico e Social (BNDES), com ou sem garantia da união, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2510/pl_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Auxílio-Fardamento para os ocupantes dos cargos de agentes de trânsito e transporte do Departamento Municipal de Trânsito de Horizonte (DEMUTRAN), de guardas civis municipais de Horizonte e Guardas patrimoniais de Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2511/pl_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Gratificação de Incentivo ás Atividades da Guarda Civil Municipal - GINA, no âmbito do Município de Horizonte, e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2397/veto_001-2026_pl_080-2025_-_mantido.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei n° 009/2026.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
@@ -376,140 +726,365 @@
   <si>
     <t>Jordan Maia</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2379/pdl_007-2026_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina vias públicas no bairro Distrito Industrial, com as seguintes denominações: Rua Edite Albuquerque Souza e Manoel Jovencio de Sousa Filho, na forma que indica.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>Edson Papinha</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2384/pdl_008-2026_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina de Enoque Gomes Domingues a rua do bairro Bicudo, distrito de Dourado, conforme a planta urbana do município.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2385/pdl_009-2026_aprovado.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação das seguintes vias públicas no bairro Diadema: Rua Milano, Rua Turim e Rua Napoli, no forma que indica.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>Italo Sousa, Adriana Silveira, Alaecio Gomes, Carlos da Bodega, Diego Pinheiro, Edson Papinha, Érica Serpa, Flávio da Coelce, Irmão Bento, Jordan Maia, Leandro Lima, Marden Marinho, Tatiana Nogueira, Valda, Wanilson Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2386/pdl_010-2026_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão horizontino ao Sr. Pastor José Valnez de Freitas Barbosa.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Tatiana Nogueira, Adriana Silveira, Alaecio Gomes, Carlos da Bodega, Diego Pinheiro, Edson Papinha, Érica Serpa, Flávio da Coelce, Irmão Bento, Italo Sousa, Jordan Maia, Leandro Lima, Marden Marinho, Valda, Wanilson Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2410/pdl_011-2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Horizontino a José Cristiano Nunes de Souza.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>Érica Serpa</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2398/pdl_012-2026.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria de Fátima da Silva Matias rua no bairro Catolé, neste município, e dá outras providências</t>
   </si>
   <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2411/pdl_013-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Horizontino ao José Maria de Oliveira Avelino.</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>Italo Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2426/pdl_014-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Eliezio Elias da Silva Rua 1 do bairro Zumbi conforme a planta urbana do município.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Diego Pinheiro, Adriana Silveira, Alaecio Gomes, Carlos da Bodega, Edson Papinha, Érica Serpa, Flávio da Coelce, Irmão Bento, Italo Sousa, Jordan Maia, Leandro Lima, Marden Marinho, Tatiana Nogueira, Valda, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2412/pdl_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Horizontino ao Sr. Washington Luis Soares dos Santos.</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2428/pdl_016-20262.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Horizontino a Alexnaldo Montenegro da Silva</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>Edson Papinha, Adriana Silveira, Alaecio Gomes, Carlos da Bodega, Diego Pinheiro, Érica Serpa, Flávio da Coelce, Irmão Bento, Italo Sousa, Jordan Maia, Leandro Lima, Marden Marinho, Tatiana Nogueira, Valda, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2429/pdl_017-20261.pdf</t>
+  </si>
+  <si>
+    <t>Concede 'Título de Cidadão Horizontino ao Sr. José Eduardo De Lavor Pernambuco Neve.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2430/pdl_018-20261.pdf</t>
+  </si>
+  <si>
+    <t>Oficializa a denominação das seguintes vias públicas no Bairro Mal Cozinhado: Rua Pacajus; Rua Itaitinga; Rua Acarape, e Rua Chorozinho, neste município.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>Valda, Adriana Silveira, Alaecio Gomes, Carlos da Bodega, Diego Pinheiro, Edson Papinha, Érica Serpa, Flávio da Coelce, Irmão Bento, Italo Sousa, Jordan Maia, Leandro Lima, Marden Marinho, Tatiana Nogueira, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2439/pdl_019-20261.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Horizontina a Leire Gabriela Macedo Alves de Castro.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>Irmão Bento, Adriana Silveira, Alaecio Gomes, Carlos da Bodega, Diego Pinheiro, Edson Papinha, Érica Serpa, Flávio da Coelce, Italo Sousa, Jordan Maia, Leandro Lima, Marden Marinho, Tatiana Nogueira, Valda, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2440/pdl_020-20261.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Horizontino à Raimundo Delfino Filho.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2443/pdl_021-20261.pdf</t>
+  </si>
+  <si>
+    <t>Concede Titulo de Cidadão Horizontino ao Sr. Antônio Nidovando Pereira Pinheiro.</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>Alaecio Gomes, Adriana Silveira, Carlos da Bodega, Diego Pinheiro, Edson Papinha, Érica Serpa, Flávio da Coelce, Irmão Bento, Italo Sousa, Jordan Maia, Leandro Lima, Marden Marinho, Tatiana Nogueira, Valda, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2473/pdl_022-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Horizontino à Sr. João Fabricio de Araújo Serra.</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2474/pdl_023-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Oficializa a denominação das seguintes vias públicas no Bairro Mal Cozinhado: Rua Athena; Rua Minerva; Rua Nice, neste Município.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>Carlos da Bodega, Jordan Maia, Adriana Silveira, Alaecio Gomes, Antônio Filho, Edson Papinha, Érica Serpa, Flávio da Coelce, Irmão Bento, Italo Sousa, Leandro Lima, Marden Marinho, Tatiana Nogueira, Valda, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2482/pdl_024-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de Cidadão Horizontino ao Sr. Marcello Martins Desidério.</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2493/pdl_025-2026_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Milton de Sousa Lima, а rua do bairro Gameleira, conforme a planta urbana do município.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>COMORC - Comissão de Orçamento, Fiscalização e Administração Pública</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2494/pdl_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação das Contas de Governo do Poder Executivo Municipal relativas ao Exercício Financeiro de 2016, acompanhando o Parecer Prévio do Tribunal de Contas do Estado do Ceará no Processo nº 32198/2018-5, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2389</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2389/pr_001-2026_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de diárias, com vistas ao ressarcimento de despesas com hospedagem e alimentação, dos vereadores e servidores do Poder Legislativo de Horizonte (CE) e dá outras providências.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_001-2026.pdf</t>
   </si>
   <si>
     <t>Indica o Projeto de Lei que dispõe sobre a criação de áreas destinadas às pessoas com deficiência ou mobilidade reduzida, durante festas e eventos promovidos pela prefeitura, e a disponibilização de equipamentos de segurança e indispensáveis para o melhor aproveitamento do evento por parte deles no Município.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>Adriana Silveira, Carlos da Bodega, Tatiana Nogueira</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_002-2026.pdf</t>
   </si>
   <si>
     <t>Indica o Projeto de Lei que institui o Programa Municipal de Destinação Digna de Animais Domésticos, autoriza a criação do Cemitério e Memorial de Animais no Município de Horizonte/CE, e dá outras providências.</t>
   </si>
   <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a implementação do Programa de Organização de Transito em Horário de Pico do Município de Horizonte</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>Italo Sousa, Adriana Silveira, Alaecio Gomes, Edson Papinha, Érica Serpa, Marden Marinho, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2454/ind_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o Projeto de Lei que declara a Capoeira como Patrimônio Cultural e Imaterial, no Município de Horizonte/CE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2461/ind_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve e média, de competência do município, em doação de sangue e de medula óssea, e da outras providências.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>Tatiana Nogueira, Adriana Silveira, Antônio Filho, Carlos da Bodega, Marden Marinho, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2502/ind_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instituição do serviço de telepsicologia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2503/ind_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a inclusão em locais de frequência infantil de placas alusivas ao incentivo à denúncia de crime de abuso e exploração sexual de crianças e adolescentes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2504/ind_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a criação da Praça Municipal da Inclusão, voltada às pessoas com Transtorno do Espectro Autista (TEA), TDAH, Síndrome de Down e outras condições atípicas no Município de Horizonte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>Antônio Filho, Tatiana Nogueira, Wanilson Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2505/ind_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a criação da Ouvidoria de Proteção Animal para receber denúncias de maus-tratos, no âmbito do município de Horizonte.</t>
+  </si>
+  <si>
     <t>2356</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Marden Marinho, Adriana Silveira, Carlos da Bodega, Wanilson Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2356/req_0001-2026.pdf</t>
   </si>
   <si>
     <t>Requer a da pavimentação asfáltica no seguinte logradouro Rua Martins Clemente, localizada no bairro Dourado, neste município.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>Irmão Bento, Carlos da Bodega</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2357/req_0002-2026.pdf</t>
@@ -613,335 +1188,913 @@
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2362/req_0011-2026.pdf</t>
   </si>
   <si>
     <t>Requer a realização de estudo para abertura de ruas no entorno da escola SESI SENAl situada na rua Raimunda Pontes, bairro Planalto Horizonte, neste município.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>Flávio da Coelce</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2363/req_0012-2026.pdf</t>
   </si>
   <si>
     <t>Requer a criação um Centro de Reabilitação Físico-Motora com a oferta de fisioterapia, hidroginástica e pilates no nosso município.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2372/req_0013-2026.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Abatedouro Municipal, na forma que indica, neste Município.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>Diego Pinheiro, Carlos da Bodega</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2373/req_0014-2026.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em pedra tosca na Rua João Rodrigues Falcão, no bairro Aningas, neste município.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>Diego Pinheiro, Italo Sousa</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2364/req_0015-2026.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha, no bairro Mundo Novo, neste município.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>Wanilson Ribeiro</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2374/req_0016-2026.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição pelo poder público de veículos ciclomotores para todos os agentes de saúde e agentes de combate a endemias, neste município.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2375/req_0017-2026.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de Quadra destinada para à prática de Beach Tennis e Vôlei, na localidade de Coqueiros, neste município</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>Irmão Bento</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2376/req_0018-2026.pdf</t>
   </si>
   <si>
     <t>Requer Pavimentação asfáltica, para Rua José Firmo da Silva, Bairro Mangueiral neste município.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2382/req_019-2026.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça ao lado da unidade do Centro Cearense de Idiomas, no bairro Lagoinha, neste município.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2383/req_020-2026.pdf</t>
   </si>
   <si>
     <t>Requer a criação da Secretaria Municipal das Mulheres, na forma que indica, neste município.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2390/req_021-2026.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica em ruas do bairro Catolé, neste município.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>Tatiana Nogueira, Adriana Silveira, Carlos da Bodega, Flávio da Coelce, Italo Sousa</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2391/req_022-2026.pdf</t>
   </si>
   <si>
     <t>Requer a intervenção do Poder Executivo junto ao DNIT para a construção de uma passarela em frente à empresa Vulcabras, na forma que indica, neste município.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>Italo Sousa</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2392/req_023-2026.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na rua Francisco Teixeira Lima e Travessa da Rua Francisco Antônio Filho, do bairro Planalto Horizonte, localizadas neste município.</t>
   </si>
   <si>
     <t>2401</t>
-  </si>
-[...1 lines deleted...]
-    <t>24</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2401/req_024-2026.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização com colocação de equipamento da saúde em torno da Capela Santa Edwiges e da Capela Nossa Senhora das Dores, ambas no bairro Mangueiral, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2393/req_026-2026.pdf</t>
   </si>
   <si>
     <t>Requer uma sala sensorial e um carro de apoio para o CAPS infantil, na forma que indica, neste município.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2394/req_027-2026.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça pública no remanescente do terreno da Areninha da Vila do Nascimento, situada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2395/req_028-2026.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica nas ruas Balbino Pereira, Deoclécio Pereira Lima e Margarida Saboia no bairro Cachoeira I, neste município.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2396/req_029-2026.pdf</t>
   </si>
   <si>
     <t>Requer que o atendimento de Terapia Ocupacional e Fonoaudiologia seja disponibilizado nas unidades básicas de saúde dos distritos, na forma que indica, neste município.</t>
   </si>
   <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2422/requerimento_no_030_2026-_tatiana_n..pdf</t>
+  </si>
+  <si>
+    <t>Requer a continuação da pavimentação em pedra tosca nas ruas do distrito de Queimadas, na forma que indica, neste município.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>Adriana Silveira, Irmão Bento, Italo Sousa, Leandro Lima, Tatiana Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2423/requerimento_no_031_2026-_adriana_s..pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma do prédio e ampliação de vagas para atendimento no CACE, na forma que indica.</t>
+  </si>
+  <si>
     <t>2402</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2402/req_032-2026.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e à Secretaria de Segurança Pública, Trânsito e Transporte a realização de estudo de viabilidade técnica para a redução do horário de funcionamento da fiscalização.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>Marden Marinho, Adriana Silveira, Edson Papinha</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2403/req_033-2026.pdf</t>
   </si>
   <si>
     <t>Requer a identificação por QR Code nos postes de iluminação pública do município, possibilitando acesso ao suporte, na forma que indica, neste município.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2404/req_034-2026.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica no seguinte logradouro; Travessa Luiz Inacio de Sousa, Rua A, no bairro Planalto Horizonte, neste município.</t>
   </si>
   <si>
     <t>2405</t>
-  </si>
-[...1 lines deleted...]
-    <t>35</t>
   </si>
   <si>
     <t>Irmão Bento, Flávio da Coelce, Italo Sousa</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2405/req_035-2026.pdf</t>
   </si>
   <si>
     <t>Requer Calçamento e m pedra tosca, para Rua Wilson Assunção, Bairro Cachoeira, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>Italo Sousa, Irmão Bento</t>
   </si>
   <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2406/req_036-2026.pdf</t>
   </si>
   <si>
     <t>Requer uma praça com academia de Saúde na Rua Olho D´Agua com a Rua Professora Maria Ozélia Costa Oliveira no bairro Diadema.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2407/req_037-2026.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça da bíblia no bairro Mangueiral, na forma que indica.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2408/req_038-2026.pdf</t>
   </si>
   <si>
     <t>Requer a continuidade da iluminação pública da Rua José Américo de Freitas até Avenida Celso Assunção na forma que indica, neste município.</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2424/requerimento_no_039_2026-_wanilson_r..pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica para ruas no bairro Alto Alegre e ruas no centro, neste município.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>Requer a continuidade da iluminação pública na rua Gervásio de Freitas no bairro Buenos Aires II, na forma que indica.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2432/req_042-2026_.pdf</t>
+  </si>
+  <si>
+    <t>Requer sinalização viária, instalação de paraciclos e bicicletário para loteamento terras Horizonte, Bairro Malcozinhado, neste município.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>Marden Marinho, Tatiana Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2433/req_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer pavimentação asfálticas nos seguintes logradouros: Rua João Joana e Rua Chagas Nogueira no Distrito de Queimadas, neste município.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2434/req_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a instalação de placas de identificação nos pontos de referência da comunidade do Distrito de Queimadas.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2435/req_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da Rua Manuel Nunes, neste município.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2436/req_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Reabertura das vias públicas, na forma que indica, no bairro Alto da Estrela, neste município.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Flávio da Coelce, Tatiana Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2437/req_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer um ponto de apoio ou implantação do CRAS para o bairro Buenos Aires Il, na forma que indica.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Marden Marinho, Adriana Silveira, Tatiana Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2447/req_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer reabertura e a pavimentação em pedra tosca e asfáltica das vias públicas, na forma que indica, no Bairro Buenos Aires II, neste Município.</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2441/req_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da rua Raimunda Maria da Conceição, no bairro Buenos Aires 1, Neste Município.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Tatiana Nogueira, Adriana Silveira</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2444/req_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a instalação da rede de água na Rua Maria Augustina da Silva, no bairro Alto Estrela, na forma que indica, neste município.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2445/req_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de manuntenção e limpeza geral da Praça Vereador Antônio César Nogueira Júnior, localizada no bairro Alto da Boa Vista, no distrito de Queimadas.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2448/req_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça com academia de saúde e pista para caminhada na Avenida João Domingos de Sousa, paralela com as Ruas Rômulo Rosa e Pio Rodrigues, no bairro Malcozinhado, neste município.</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2449/req_053-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação da profissão de doula, na forma que indica, neste Município.</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2458/req_054-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a instalação de 2 (duas) passagens elevadas e 2 (dois) fotossensores nos cruzamentos das seguintes vias: Avenida Manoel Ferreira de Almeida e Avenida Marina Ferreira de Almeida, Distrito de Dourado, neste Município.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2450/req_055-2026.pdf</t>
+  </si>
+  <si>
+    <t>Propõe Moção de louvor e congratulação à Cidade de Fortaleza-CE, pela celebração de seus 300 anos de fundação.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2451/req_056-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma passagem molhada e a drenagem da rua Paulinho Pereira no Buenos Aires II, neste município.</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2452/req_057-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica na Vila Aprazível na localidade de Preaoca, neste Município.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2459/req_058-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a implantação de quebra-molas ao longo de toda a Avenida Manoel Ferreira de Almeida, Distrito de Dourado, neste município.</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2455/req_059-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica emergencial na Rua Francisco Domingos de Sousa, no Bairro Catolé, neste Município.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2460/req_060-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da Rua José Maria de Almeida, localizada no bairro Gameleira, neste município, na forma que indica.</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2457/req_061-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a ampliação da rede de iluminação da Rua Francisco Ribeiro, no bairro Cajueiro da Malhada.</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2456/req_062-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o alargamento e a instalação de ciclofaixa na Rua José Neri da Silva, por toda a sua extensão no distrito de Queimadas.</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2466/req_063-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer  o recapiamento de pedra tosca e a pavimentação asfáltica da rua Francisco Antônio Santiago, neste município.</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Marden Marinho</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2467/req_064-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca na rua Paulino Neto de Sousa, localizada no Distrito Industrial, neste município.</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2468/req_065-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ampliação da rede de iluminação pública da rua Manuel Eusébio, neste município.</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Adriana Silveira, Flávio da Coelce</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2469/req_066-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de banheiros para o Espaço Esportivo Comunitário Genésio Targino de Castro (Praça da Areninha), localizado no bairro Buenos Aires II, neste município.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2470/req_067-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer moção de apoio e louvor à proposta "Pacto pela excelência Jurídica" e às alterações sugeridas à Constituição Federal (criação do TEQI. Art. 52-A e reestruturação do STF) visando a proteção Jurídica dos Mandatos Políticos e do Estado Democrático de Direito.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2476/req_068-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer pavimentação em pedra tosca no seguinte logradouro: Rua Francisco Paulino de Sousa no Distrito Industrial, neste município.</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Tatiana Nogueira, Italo Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2477/req_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização da operação tapa-buraco, bem como mutirão de limpeza no Distrito de Queimadas, na forma que indica, neste município.</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2478/req_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a ampliação da iluminação pública na rua Elias Bento Ferreira que liga o bairro Jordão ao bairro Nova Timbaúba, neste município.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2479/req_071-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de pavimentação asfáltica e serviços de limpeza na Rua Osmar Sales do Carmo, localizada no Bairro Buenos Aires II, na forma que_x000D_
+indica.</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2480/req_072-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma dos brinquedos infantis da Praça do Matadouro, localizada entre as Ruas Valderi Tavares e Luís da Mata, no Bairro Buenos Aires</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2481/req_073-2026.pdf</t>
+  </si>
+  <si>
+    <t>a reforma da escola EMEF Profa Dione Maria Bezerra Pessoa, no bairro Diadema, Neste Município.</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da rua Letícia Pereira Lima e rua Herculano Messias de Lima no Distrito de Dourado, conforme indica.</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2495/req_075-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica de ruas do bairro Cajueiro da Malhada, neste município.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2492/req_076-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer pavimentação asfáltica da via pública ao lado da BR-116, trecho que inicia na Rua Eurico Gaspar Dutra e termina na Rua Maria Maciel, no Distrito _x000D_
+Industrial, neste município.</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>Irmão Bento, Italo Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2486/req_077-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica para as ruas Lídia Cavalcante, Raimundo Firmino e continuação da Miguel Skeff no bairro vertente.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Antônio Filho, Italo Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2487/req_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a conclusão da iluminação pública da Avenida General Dutra e instalação de ciclovia, no bairro Catu neste Município.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2488/req_079-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a instalação de iluminação pública е arquibancadas no estádio Dragão da vila no bairro Catolé, neste Município.</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Carlos da Bodega, Adriana Silveira, Italo Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2489/req_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer reforma geral da praça do antigo domingão ao lado da creche Maria Eliziete no bairro Zumbi.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Alaecio Gomes, Carlos da Bodega, Érica Serpa, Jordan Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2490/req_081-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio de moção de Louvor e Congratulações à Polícia Militar do Ceará (PMCE), em virtude da celebração de seus 191 anos de fundação.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2491/req_082-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a revitalização da Quadra Poliesportiva da Escola Joaquim Antônio da Silva no Bairro Catu, neste municipio.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2496/req_083-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma Areninha no terreno localizado na Rua Maria de Lourdes paralelo com a rua Antônio Cesário no bairro Mangueiral.</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Wanilson Ribeiro, Tatiana Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2497/req_085-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação de uma avenida na rua Ana Nogueira Lopes, ligando o Centro da cidade ao distrito de Queimadas, neste município.</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2498/req_086-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica das ruas do bairro Mangueiral, neste Município.</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2499/req_087-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica e pedra tosca da Rua Antônio Izabel, no bairro Dourado, neste município.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2500/requerimento_no_088_2026_-_flavio_da_coelce.pdf</t>
+  </si>
+  <si>
+    <t>Requer a continuidade da pavimentação asfáltica na Avenida Elias Bento, no bairro Buenos Aires I, neste município.</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2501/req_089-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a ampliação e reforma do Centro Cultural Tasso Jereissati, Rua Baturité, N. 776, bairro Zumbi, neste município.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica na estrada do Luís Carneiro que liga Tanques à Dourado, neste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1245,67 +2398,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2349/plc_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2352/pcl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2344/pl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2345/pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2353/pl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2346/pl_004-3036.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2347/pl_005-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_006-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2350/pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2351/pl_008-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2354/pl_010-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2380/pl_012-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2368/pl_014-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2387/pl_016-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2388/pl_017-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2399/pl_020-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2400/pl_023-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2397/veto_001-2026_pl_080-2025_-_mantido.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2355/pdl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2366/pdl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2367/pdl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2377/pdl_005-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2378/pdl_006-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2379/pdl_007-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2384/pdl_008-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2385/pdl_009-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2386/pdl_010-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2410/pdl_011-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2398/pdl_012-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2389/pr_001-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_001-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_002-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2356/req_0001-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2357/req_0002-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2369/req_0003-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2381/req_004-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2370/req_0005-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2371/req_006-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2358/req_0007-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2359/req_0008-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2360/req_0009-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2361/req_0010-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2362/req_0011-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2363/req_0012-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2372/req_0013-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2373/req_0014-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2364/req_0015-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2374/req_0016-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2375/req_0017-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2376/req_0018-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2382/req_019-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2383/req_020-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2390/req_021-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2391/req_022-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2392/req_023-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2401/req_024-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2393/req_026-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2394/req_027-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2395/req_028-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2396/req_029-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2402/req_032-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2403/req_033-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2404/req_034-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2405/req_035-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2406/req_036-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2407/req_037-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2408/req_038-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2431/parecer_previo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2349/plc_001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2352/pcl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2462/plc_003-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2506/plc_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2507/plc_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2344/pl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2345/pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2353/pl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2346/pl_004-3036.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2347/pl_005-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_006-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2350/pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2351/pl_008-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2414/pl_009-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2354/pl_010-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2380/pl_012-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2368/pl_014-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2387/pl_016-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2388/pl_017-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2415/pl_018-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2416/pl_019-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2399/pl_020-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2417/projeto_de_lei_no_021_2026_-executivo-_leitura.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2418/projeto_de_lei_no_022_2026_-executivo-_leitura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2400/pl_023-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2419/projeto_de_lei_no_024_2026_-executivo-_leitura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2420/projeto_de_lei_no_025_2026_-executivo-_leitura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2421/projeto_de_lei_no_026_2026_-executivo-_leitura.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2413/pl_027-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2427/pl_028-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2438/pl_030-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2446/pl_031-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2453/pl_032-2026_aprovado_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2463/pl_033-20261.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2471/pl_034-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2464/pl_035-20261.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2465/pl_036-20261.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2472/pl_037-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2483/pl_039-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2484/pl_040-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2508/pl_041-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2509/pl_042-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2510/pl_043-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2511/pl_044-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2397/veto_001-2026_pl_080-2025_-_mantido.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2355/pdl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2366/pdl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2367/pdl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2377/pdl_005-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2378/pdl_006-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2379/pdl_007-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2384/pdl_008-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2385/pdl_009-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2386/pdl_010-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2410/pdl_011-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2398/pdl_012-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2411/pdl_013-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2426/pdl_014-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2412/pdl_015-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2428/pdl_016-20262.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2429/pdl_017-20261.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2430/pdl_018-20261.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2439/pdl_019-20261.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2440/pdl_020-20261.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2443/pdl_021-20261.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2473/pdl_022-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2474/pdl_023-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2482/pdl_024-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2493/pdl_025-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2494/pdl_026-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2389/pr_001-2026_aprovado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_001-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_002-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_003-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2454/ind_004-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2461/ind_005-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2502/ind_008-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2503/ind_009-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2504/ind_010-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2505/ind_011-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2356/req_0001-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2357/req_0002-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2369/req_0003-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2381/req_004-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2370/req_0005-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2371/req_006-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2358/req_0007-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2359/req_0008-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2360/req_0009-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2361/req_0010-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2362/req_0011-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2363/req_0012-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2372/req_0013-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2373/req_0014-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2364/req_0015-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2374/req_0016-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2375/req_0017-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2376/req_0018-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2382/req_019-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2383/req_020-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2390/req_021-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2391/req_022-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2392/req_023-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2401/req_024-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2393/req_026-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2394/req_027-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2395/req_028-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2396/req_029-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2422/requerimento_no_030_2026-_tatiana_n..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2423/requerimento_no_031_2026-_adriana_s..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2402/req_032-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2403/req_033-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2404/req_034-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2405/req_035-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2406/req_036-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2407/req_037-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2408/req_038-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2424/requerimento_no_039_2026-_wanilson_r..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2432/req_042-2026_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2433/req_043-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2434/req_044-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2435/req_045-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2436/req_046-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2437/req_047-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2447/req_048-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2441/req_049-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2444/req_050-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2445/req_051-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2448/req_052-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2449/req_053-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2458/req_054-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2450/req_055-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2451/req_056-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2452/req_057-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2459/req_058-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2455/req_059-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2460/req_060-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2457/req_061-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2456/req_062-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2466/req_063-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2467/req_064-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2468/req_065-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2469/req_066-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2470/req_067-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2476/req_068-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2477/req_069-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2478/req_070-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2479/req_071-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2480/req_072-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2481/req_073-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2495/req_075-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2492/req_076-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2486/req_077-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2487/req_078-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2488/req_079-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2489/req_080-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2490/req_081-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2491/req_082-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2496/req_083-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2497/req_085-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2498/req_086-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2499/req_087-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2500/requerimento_no_088_2026_-_flavio_da_coelce.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/sapl/public/materialegislativa/2026/2501/req_089-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.horizonte.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H68"/>
+  <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1328,1753 +2481,4405 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F17" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F18" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...19 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" t="s">
+        <v>41</v>
+      </c>
+      <c r="F19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
         <v>87</v>
-      </c>
-[...19 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="E20" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" t="s">
+        <v>41</v>
+      </c>
+      <c r="F21" t="s">
         <v>93</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="F21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="E22" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="E23" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="F23" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="D24" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="E24" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" t="s">
+        <v>41</v>
+      </c>
+      <c r="F25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
         <v>112</v>
-      </c>
-[...19 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" t="s">
+        <v>41</v>
+      </c>
+      <c r="F26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
         <v>116</v>
-      </c>
-[...19 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>40</v>
+      </c>
+      <c r="E27" t="s">
+        <v>41</v>
+      </c>
+      <c r="F27" t="s">
+        <v>119</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>123</v>
+      </c>
+      <c r="D28" t="s">
+        <v>40</v>
+      </c>
+      <c r="E28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B28" t="s">
-[...11 lines deleted...]
-      <c r="F28" t="s">
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" t="s">
+        <v>41</v>
+      </c>
+      <c r="F29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" t="s">
+        <v>41</v>
+      </c>
+      <c r="F30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
         <v>133</v>
-      </c>
-[...19 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" t="s">
+        <v>41</v>
+      </c>
+      <c r="F31" t="s">
+        <v>136</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B31" t="s">
-[...5 lines deleted...]
-      <c r="D31" t="s">
+      <c r="H31" t="s">
         <v>138</v>
-      </c>
-[...10 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" t="s">
+        <v>41</v>
+      </c>
+      <c r="F32" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
         <v>142</v>
-      </c>
-[...19 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="D33" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
       <c r="E33" t="s">
-        <v>144</v>
+        <v>41</v>
       </c>
       <c r="F33" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H33" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="D34" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E34" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F34" t="s">
-        <v>154</v>
+        <v>20</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>152</v>
       </c>
       <c r="D35" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E35" t="s">
+        <v>41</v>
+      </c>
+      <c r="F35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="F35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>29</v>
+        <v>156</v>
       </c>
       <c r="D36" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E36" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F36" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="H36" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>160</v>
       </c>
       <c r="D37" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E37" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F37" t="s">
-        <v>166</v>
+        <v>20</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="H37" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>164</v>
       </c>
       <c r="D38" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E38" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F38" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>42</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E39" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F39" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="D40" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E40" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F40" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="G40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>50</v>
+        <v>177</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E41" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F41" t="s">
-        <v>181</v>
+        <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>181</v>
       </c>
       <c r="D42" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E42" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F42" t="s">
-        <v>185</v>
+        <v>48</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>54</v>
+        <v>185</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E43" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F43" t="s">
-        <v>189</v>
+        <v>20</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="H43" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>129</v>
+        <v>189</v>
       </c>
       <c r="D44" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E44" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="F44" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H44" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" t="s">
+        <v>41</v>
+      </c>
+      <c r="F45" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H45" t="s">
         <v>195</v>
-      </c>
-[...19 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" t="s">
+        <v>41</v>
+      </c>
+      <c r="F46" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
         <v>199</v>
-      </c>
-[...19 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>40</v>
+      </c>
+      <c r="E47" t="s">
+        <v>41</v>
+      </c>
+      <c r="F47" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
         <v>203</v>
-      </c>
-[...19 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>205</v>
+      </c>
+      <c r="E48" t="s">
+        <v>206</v>
+      </c>
+      <c r="F48" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="H48" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>210</v>
+      </c>
+      <c r="E49" t="s">
+        <v>211</v>
+      </c>
+      <c r="F49" t="s">
+        <v>48</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B49" t="s">
-[...11 lines deleted...]
-      <c r="F49" t="s">
+      <c r="H49" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" t="s">
+        <v>210</v>
+      </c>
+      <c r="E50" t="s">
+        <v>211</v>
+      </c>
+      <c r="F50" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B50" t="s">
-[...14 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>28</v>
+      </c>
+      <c r="D51" t="s">
+        <v>210</v>
+      </c>
+      <c r="E51" t="s">
+        <v>211</v>
+      </c>
+      <c r="F51" t="s">
         <v>219</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="G51" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D51" t="s">
-[...5 lines deleted...]
-      <c r="F51" t="s">
+      <c r="H51" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" t="s">
+        <v>210</v>
+      </c>
+      <c r="E52" t="s">
+        <v>211</v>
+      </c>
+      <c r="F52" t="s">
+        <v>223</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" t="s">
+        <v>210</v>
+      </c>
+      <c r="E53" t="s">
+        <v>211</v>
+      </c>
+      <c r="F53" t="s">
+        <v>223</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H53" t="s">
         <v>228</v>
-      </c>
-[...19 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>229</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" t="s">
+        <v>210</v>
+      </c>
+      <c r="E54" t="s">
+        <v>211</v>
+      </c>
+      <c r="F54" t="s">
+        <v>230</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>233</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>66</v>
+      </c>
+      <c r="D55" t="s">
+        <v>210</v>
+      </c>
+      <c r="E55" t="s">
+        <v>211</v>
+      </c>
+      <c r="F55" t="s">
+        <v>234</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="D56" t="s">
-        <v>152</v>
+        <v>210</v>
       </c>
       <c r="E56" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="F56" t="s">
-        <v>241</v>
+        <v>48</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>245</v>
+        <v>74</v>
       </c>
       <c r="D57" t="s">
-        <v>152</v>
+        <v>210</v>
       </c>
       <c r="E57" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="F57" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>244</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>245</v>
+      </c>
+      <c r="D58" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58" t="s">
+        <v>211</v>
+      </c>
+      <c r="F58" t="s">
+        <v>246</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H58" t="s">
         <v>248</v>
-      </c>
-[...19 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>249</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>79</v>
+      </c>
+      <c r="D59" t="s">
+        <v>210</v>
+      </c>
+      <c r="E59" t="s">
+        <v>211</v>
+      </c>
+      <c r="F59" t="s">
+        <v>250</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H59" t="s">
         <v>252</v>
-      </c>
-[...19 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>253</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>254</v>
+      </c>
+      <c r="D60" t="s">
+        <v>210</v>
+      </c>
+      <c r="E60" t="s">
+        <v>211</v>
+      </c>
+      <c r="F60" t="s">
+        <v>219</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H60" t="s">
         <v>256</v>
-      </c>
-[...19 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>84</v>
+      </c>
+      <c r="D61" t="s">
+        <v>210</v>
+      </c>
+      <c r="E61" t="s">
+        <v>211</v>
+      </c>
+      <c r="F61" t="s">
+        <v>258</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H61" t="s">
         <v>260</v>
-      </c>
-[...19 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>261</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>262</v>
+      </c>
+      <c r="D62" t="s">
+        <v>210</v>
+      </c>
+      <c r="E62" t="s">
+        <v>211</v>
+      </c>
+      <c r="F62" t="s">
+        <v>263</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>266</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D63" t="s">
+        <v>210</v>
+      </c>
+      <c r="E63" t="s">
+        <v>211</v>
+      </c>
+      <c r="F63" t="s">
+        <v>246</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H63" t="s">
         <v>268</v>
-      </c>
-[...19 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>274</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>152</v>
+        <v>210</v>
       </c>
       <c r="E64" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="F64" t="s">
         <v>270</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="H64" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>278</v>
+        <v>97</v>
       </c>
       <c r="D65" t="s">
-        <v>152</v>
+        <v>210</v>
       </c>
       <c r="E65" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="F65" t="s">
-        <v>279</v>
+        <v>48</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>283</v>
+        <v>101</v>
       </c>
       <c r="D66" t="s">
-        <v>152</v>
+        <v>210</v>
       </c>
       <c r="E66" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="F66" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>288</v>
+        <v>105</v>
       </c>
       <c r="D67" t="s">
-        <v>152</v>
+        <v>210</v>
       </c>
       <c r="E67" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="F67" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>110</v>
+      </c>
+      <c r="D68" t="s">
+        <v>210</v>
+      </c>
+      <c r="E68" t="s">
+        <v>211</v>
+      </c>
+      <c r="F68" t="s">
+        <v>223</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H68" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>287</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>114</v>
+      </c>
+      <c r="D69" t="s">
+        <v>210</v>
+      </c>
+      <c r="E69" t="s">
+        <v>211</v>
+      </c>
+      <c r="F69" t="s">
+        <v>288</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
         <v>291</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>118</v>
+      </c>
+      <c r="D70" t="s">
+        <v>210</v>
+      </c>
+      <c r="E70" t="s">
+        <v>211</v>
+      </c>
+      <c r="F70" t="s">
+        <v>48</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D68" t="s">
+      <c r="H70" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>123</v>
+      </c>
+      <c r="D71" t="s">
+        <v>210</v>
+      </c>
+      <c r="E71" t="s">
+        <v>211</v>
+      </c>
+      <c r="F71" t="s">
+        <v>295</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H71" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>298</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>127</v>
+      </c>
+      <c r="D72" t="s">
+        <v>210</v>
+      </c>
+      <c r="E72" t="s">
+        <v>211</v>
+      </c>
+      <c r="F72" t="s">
+        <v>136</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H72" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>301</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>131</v>
+      </c>
+      <c r="D73" t="s">
+        <v>210</v>
+      </c>
+      <c r="E73" t="s">
+        <v>211</v>
+      </c>
+      <c r="F73" t="s">
+        <v>302</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H73" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>305</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" t="s">
+        <v>306</v>
+      </c>
+      <c r="E74" t="s">
+        <v>307</v>
+      </c>
+      <c r="F74" t="s">
+        <v>93</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H74" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>310</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>311</v>
+      </c>
+      <c r="E75" t="s">
+        <v>312</v>
+      </c>
+      <c r="F75" t="s">
+        <v>48</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H75" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>315</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D76" t="s">
+        <v>311</v>
+      </c>
+      <c r="E76" t="s">
+        <v>312</v>
+      </c>
+      <c r="F76" t="s">
+        <v>316</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H76" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>319</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>28</v>
+      </c>
+      <c r="D77" t="s">
+        <v>311</v>
+      </c>
+      <c r="E77" t="s">
+        <v>312</v>
+      </c>
+      <c r="F77" t="s">
+        <v>106</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H77" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>322</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>52</v>
+      </c>
+      <c r="D78" t="s">
+        <v>311</v>
+      </c>
+      <c r="E78" t="s">
+        <v>312</v>
+      </c>
+      <c r="F78" t="s">
+        <v>323</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H78" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>326</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" t="s">
+        <v>311</v>
+      </c>
+      <c r="E79" t="s">
+        <v>312</v>
+      </c>
+      <c r="F79" t="s">
+        <v>85</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H79" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>66</v>
+      </c>
+      <c r="D80" t="s">
+        <v>311</v>
+      </c>
+      <c r="E80" t="s">
+        <v>312</v>
+      </c>
+      <c r="F80" t="s">
+        <v>330</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H80" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>333</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>70</v>
+      </c>
+      <c r="D81" t="s">
+        <v>311</v>
+      </c>
+      <c r="E81" t="s">
+        <v>312</v>
+      </c>
+      <c r="F81" t="s">
+        <v>119</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H81" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>336</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>74</v>
+      </c>
+      <c r="D82" t="s">
+        <v>311</v>
+      </c>
+      <c r="E82" t="s">
+        <v>312</v>
+      </c>
+      <c r="F82" t="s">
+        <v>316</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H82" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>339</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>245</v>
+      </c>
+      <c r="D83" t="s">
+        <v>311</v>
+      </c>
+      <c r="E83" t="s">
+        <v>312</v>
+      </c>
+      <c r="F83" t="s">
+        <v>340</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H83" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>343</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>344</v>
+      </c>
+      <c r="E84" t="s">
+        <v>345</v>
+      </c>
+      <c r="F84" t="s">
+        <v>346</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H84" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>349</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" t="s">
+        <v>344</v>
+      </c>
+      <c r="E85" t="s">
+        <v>345</v>
+      </c>
+      <c r="F85" t="s">
+        <v>350</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H85" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>353</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>28</v>
+      </c>
+      <c r="D86" t="s">
+        <v>344</v>
+      </c>
+      <c r="E86" t="s">
+        <v>345</v>
+      </c>
+      <c r="F86" t="s">
+        <v>354</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H86" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>357</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>52</v>
+      </c>
+      <c r="D87" t="s">
+        <v>344</v>
+      </c>
+      <c r="E87" t="s">
+        <v>345</v>
+      </c>
+      <c r="F87" t="s">
+        <v>358</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H87" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>361</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>32</v>
+      </c>
+      <c r="D88" t="s">
+        <v>344</v>
+      </c>
+      <c r="E88" t="s">
+        <v>345</v>
+      </c>
+      <c r="F88" t="s">
+        <v>362</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H88" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>365</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89" t="s">
+        <v>344</v>
+      </c>
+      <c r="E89" t="s">
+        <v>345</v>
+      </c>
+      <c r="F89" t="s">
+        <v>366</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H89" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>369</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>62</v>
+      </c>
+      <c r="D90" t="s">
+        <v>344</v>
+      </c>
+      <c r="E90" t="s">
+        <v>345</v>
+      </c>
+      <c r="F90" t="s">
+        <v>366</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H90" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>372</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" t="s">
+        <v>344</v>
+      </c>
+      <c r="E91" t="s">
+        <v>345</v>
+      </c>
+      <c r="F91" t="s">
+        <v>373</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H91" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>376</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>70</v>
+      </c>
+      <c r="D92" t="s">
+        <v>344</v>
+      </c>
+      <c r="E92" t="s">
+        <v>345</v>
+      </c>
+      <c r="F92" t="s">
+        <v>377</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H92" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>380</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>74</v>
+      </c>
+      <c r="D93" t="s">
+        <v>344</v>
+      </c>
+      <c r="E93" t="s">
+        <v>345</v>
+      </c>
+      <c r="F93" t="s">
+        <v>381</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H93" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>384</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>245</v>
+      </c>
+      <c r="D94" t="s">
+        <v>344</v>
+      </c>
+      <c r="E94" t="s">
+        <v>345</v>
+      </c>
+      <c r="F94" t="s">
+        <v>234</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H94" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>387</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>79</v>
+      </c>
+      <c r="D95" t="s">
+        <v>344</v>
+      </c>
+      <c r="E95" t="s">
+        <v>345</v>
+      </c>
+      <c r="F95" t="s">
+        <v>388</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H95" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>391</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>254</v>
+      </c>
+      <c r="D96" t="s">
+        <v>344</v>
+      </c>
+      <c r="E96" t="s">
+        <v>345</v>
+      </c>
+      <c r="F96" t="s">
+        <v>119</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H96" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>394</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>84</v>
+      </c>
+      <c r="D97" t="s">
+        <v>344</v>
+      </c>
+      <c r="E97" t="s">
+        <v>345</v>
+      </c>
+      <c r="F97" t="s">
+        <v>395</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H97" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>398</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>262</v>
+      </c>
+      <c r="D98" t="s">
+        <v>344</v>
+      </c>
+      <c r="E98" t="s">
+        <v>345</v>
+      </c>
+      <c r="F98" t="s">
+        <v>399</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H98" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>402</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>89</v>
+      </c>
+      <c r="D99" t="s">
+        <v>344</v>
+      </c>
+      <c r="E99" t="s">
+        <v>345</v>
+      </c>
+      <c r="F99" t="s">
+        <v>136</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H99" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>405</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>344</v>
+      </c>
+      <c r="E100" t="s">
+        <v>345</v>
+      </c>
+      <c r="F100" t="s">
+        <v>234</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H100" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>408</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>97</v>
+      </c>
+      <c r="D101" t="s">
+        <v>344</v>
+      </c>
+      <c r="E101" t="s">
+        <v>345</v>
+      </c>
+      <c r="F101" t="s">
+        <v>409</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H101" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>412</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>101</v>
+      </c>
+      <c r="D102" t="s">
+        <v>344</v>
+      </c>
+      <c r="E102" t="s">
+        <v>345</v>
+      </c>
+      <c r="F102" t="s">
+        <v>136</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H102" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>415</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>105</v>
+      </c>
+      <c r="D103" t="s">
+        <v>344</v>
+      </c>
+      <c r="E103" t="s">
+        <v>345</v>
+      </c>
+      <c r="F103" t="s">
+        <v>119</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H103" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>418</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>110</v>
+      </c>
+      <c r="D104" t="s">
+        <v>344</v>
+      </c>
+      <c r="E104" t="s">
+        <v>345</v>
+      </c>
+      <c r="F104" t="s">
+        <v>250</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H104" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>421</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>114</v>
+      </c>
+      <c r="D105" t="s">
+        <v>344</v>
+      </c>
+      <c r="E105" t="s">
+        <v>345</v>
+      </c>
+      <c r="F105" t="s">
+        <v>422</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H105" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>425</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>118</v>
+      </c>
+      <c r="D106" t="s">
+        <v>344</v>
+      </c>
+      <c r="E106" t="s">
+        <v>345</v>
+      </c>
+      <c r="F106" t="s">
+        <v>258</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H106" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>428</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>123</v>
+      </c>
+      <c r="D107" t="s">
+        <v>344</v>
+      </c>
+      <c r="E107" t="s">
+        <v>345</v>
+      </c>
+      <c r="F107" t="s">
+        <v>136</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H107" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>431</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>131</v>
+      </c>
+      <c r="D108" t="s">
+        <v>344</v>
+      </c>
+      <c r="E108" t="s">
+        <v>345</v>
+      </c>
+      <c r="F108" t="s">
+        <v>381</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H108" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>434</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>135</v>
+      </c>
+      <c r="D109" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" t="s">
+        <v>345</v>
+      </c>
+      <c r="F109" t="s">
+        <v>230</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H109" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>437</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>140</v>
+      </c>
+      <c r="D110" t="s">
+        <v>344</v>
+      </c>
+      <c r="E110" t="s">
+        <v>345</v>
+      </c>
+      <c r="F110" t="s">
+        <v>388</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H110" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>440</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>441</v>
+      </c>
+      <c r="D111" t="s">
+        <v>344</v>
+      </c>
+      <c r="E111" t="s">
+        <v>345</v>
+      </c>
+      <c r="F111" t="s">
+        <v>119</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H111" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>444</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>144</v>
+      </c>
+      <c r="D112" t="s">
+        <v>344</v>
+      </c>
+      <c r="E112" t="s">
+        <v>345</v>
+      </c>
+      <c r="F112" t="s">
+        <v>119</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H112" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>447</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>148</v>
+      </c>
+      <c r="D113" t="s">
+        <v>344</v>
+      </c>
+      <c r="E113" t="s">
+        <v>345</v>
+      </c>
+      <c r="F113" t="s">
+        <v>448</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H113" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>451</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
         <v>152</v>
       </c>
-      <c r="E68" t="s">
-[...9 lines deleted...]
-        <v>294</v>
+      <c r="D114" t="s">
+        <v>344</v>
+      </c>
+      <c r="E114" t="s">
+        <v>345</v>
+      </c>
+      <c r="F114" t="s">
+        <v>119</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H114" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>454</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>156</v>
+      </c>
+      <c r="D115" t="s">
+        <v>344</v>
+      </c>
+      <c r="E115" t="s">
+        <v>345</v>
+      </c>
+      <c r="F115" t="s">
+        <v>455</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H115" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>458</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>160</v>
+      </c>
+      <c r="D116" t="s">
+        <v>344</v>
+      </c>
+      <c r="E116" t="s">
+        <v>345</v>
+      </c>
+      <c r="F116" t="s">
+        <v>455</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H116" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>461</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>164</v>
+      </c>
+      <c r="D117" t="s">
+        <v>344</v>
+      </c>
+      <c r="E117" t="s">
+        <v>345</v>
+      </c>
+      <c r="F117" t="s">
+        <v>462</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H117" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>465</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>169</v>
+      </c>
+      <c r="D118" t="s">
+        <v>344</v>
+      </c>
+      <c r="E118" t="s">
+        <v>345</v>
+      </c>
+      <c r="F118" t="s">
+        <v>466</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H118" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>469</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>173</v>
+      </c>
+      <c r="D119" t="s">
+        <v>344</v>
+      </c>
+      <c r="E119" t="s">
+        <v>345</v>
+      </c>
+      <c r="F119" t="s">
+        <v>466</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H119" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>472</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>177</v>
+      </c>
+      <c r="D120" t="s">
+        <v>344</v>
+      </c>
+      <c r="E120" t="s">
+        <v>345</v>
+      </c>
+      <c r="F120" t="s">
+        <v>388</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H120" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>475</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>181</v>
+      </c>
+      <c r="D121" t="s">
+        <v>344</v>
+      </c>
+      <c r="E121" t="s">
+        <v>345</v>
+      </c>
+      <c r="F121" t="s">
+        <v>136</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H121" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>478</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>189</v>
+      </c>
+      <c r="D122" t="s">
+        <v>344</v>
+      </c>
+      <c r="E122" t="s">
+        <v>345</v>
+      </c>
+      <c r="F122" t="s">
+        <v>388</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H122" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>480</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>193</v>
+      </c>
+      <c r="D123" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" t="s">
+        <v>409</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H123" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>483</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>197</v>
+      </c>
+      <c r="D124" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" t="s">
+        <v>345</v>
+      </c>
+      <c r="F124" t="s">
+        <v>484</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H124" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>487</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>201</v>
+      </c>
+      <c r="D125" t="s">
+        <v>344</v>
+      </c>
+      <c r="E125" t="s">
+        <v>345</v>
+      </c>
+      <c r="F125" t="s">
+        <v>80</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H125" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>490</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>491</v>
+      </c>
+      <c r="D126" t="s">
+        <v>344</v>
+      </c>
+      <c r="E126" t="s">
+        <v>345</v>
+      </c>
+      <c r="F126" t="s">
+        <v>250</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H126" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>494</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>495</v>
+      </c>
+      <c r="D127" t="s">
+        <v>344</v>
+      </c>
+      <c r="E127" t="s">
+        <v>345</v>
+      </c>
+      <c r="F127" t="s">
+        <v>484</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H127" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>498</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>499</v>
+      </c>
+      <c r="D128" t="s">
+        <v>344</v>
+      </c>
+      <c r="E128" t="s">
+        <v>345</v>
+      </c>
+      <c r="F128" t="s">
+        <v>500</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H128" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>503</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>504</v>
+      </c>
+      <c r="D129" t="s">
+        <v>344</v>
+      </c>
+      <c r="E129" t="s">
+        <v>345</v>
+      </c>
+      <c r="F129" t="s">
+        <v>505</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H129" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>508</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>509</v>
+      </c>
+      <c r="D130" t="s">
+        <v>344</v>
+      </c>
+      <c r="E130" t="s">
+        <v>345</v>
+      </c>
+      <c r="F130" t="s">
+        <v>258</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H130" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>512</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>513</v>
+      </c>
+      <c r="D131" t="s">
+        <v>344</v>
+      </c>
+      <c r="E131" t="s">
+        <v>345</v>
+      </c>
+      <c r="F131" t="s">
+        <v>514</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H131" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>517</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>518</v>
+      </c>
+      <c r="D132" t="s">
+        <v>344</v>
+      </c>
+      <c r="E132" t="s">
+        <v>345</v>
+      </c>
+      <c r="F132" t="s">
+        <v>119</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H132" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>521</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>522</v>
+      </c>
+      <c r="D133" t="s">
+        <v>344</v>
+      </c>
+      <c r="E133" t="s">
+        <v>345</v>
+      </c>
+      <c r="F133" t="s">
+        <v>409</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H133" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>525</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>526</v>
+      </c>
+      <c r="D134" t="s">
+        <v>344</v>
+      </c>
+      <c r="E134" t="s">
+        <v>345</v>
+      </c>
+      <c r="F134" t="s">
+        <v>119</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H134" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>529</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>530</v>
+      </c>
+      <c r="D135" t="s">
+        <v>344</v>
+      </c>
+      <c r="E135" t="s">
+        <v>345</v>
+      </c>
+      <c r="F135" t="s">
+        <v>366</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H135" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>533</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>534</v>
+      </c>
+      <c r="D136" t="s">
+        <v>344</v>
+      </c>
+      <c r="E136" t="s">
+        <v>345</v>
+      </c>
+      <c r="F136" t="s">
+        <v>48</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H136" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>537</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>538</v>
+      </c>
+      <c r="D137" t="s">
+        <v>344</v>
+      </c>
+      <c r="E137" t="s">
+        <v>345</v>
+      </c>
+      <c r="F137" t="s">
+        <v>388</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H137" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>541</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>542</v>
+      </c>
+      <c r="D138" t="s">
+        <v>344</v>
+      </c>
+      <c r="E138" t="s">
+        <v>345</v>
+      </c>
+      <c r="F138" t="s">
+        <v>388</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H138" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>545</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>546</v>
+      </c>
+      <c r="D139" t="s">
+        <v>344</v>
+      </c>
+      <c r="E139" t="s">
+        <v>345</v>
+      </c>
+      <c r="F139" t="s">
+        <v>366</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H139" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>549</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>550</v>
+      </c>
+      <c r="D140" t="s">
+        <v>344</v>
+      </c>
+      <c r="E140" t="s">
+        <v>345</v>
+      </c>
+      <c r="F140" t="s">
+        <v>250</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H140" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>553</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>554</v>
+      </c>
+      <c r="D141" t="s">
+        <v>344</v>
+      </c>
+      <c r="E141" t="s">
+        <v>345</v>
+      </c>
+      <c r="F141" t="s">
+        <v>106</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H141" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>557</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>558</v>
+      </c>
+      <c r="D142" t="s">
+        <v>344</v>
+      </c>
+      <c r="E142" t="s">
+        <v>345</v>
+      </c>
+      <c r="F142" t="s">
+        <v>119</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H142" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>561</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>562</v>
+      </c>
+      <c r="D143" t="s">
+        <v>344</v>
+      </c>
+      <c r="E143" t="s">
+        <v>345</v>
+      </c>
+      <c r="F143" t="s">
+        <v>119</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H143" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>565</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>566</v>
+      </c>
+      <c r="D144" t="s">
+        <v>344</v>
+      </c>
+      <c r="E144" t="s">
+        <v>345</v>
+      </c>
+      <c r="F144" t="s">
+        <v>250</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H144" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>569</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>570</v>
+      </c>
+      <c r="D145" t="s">
+        <v>344</v>
+      </c>
+      <c r="E145" t="s">
+        <v>345</v>
+      </c>
+      <c r="F145" t="s">
+        <v>571</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H145" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>574</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>575</v>
+      </c>
+      <c r="D146" t="s">
+        <v>344</v>
+      </c>
+      <c r="E146" t="s">
+        <v>345</v>
+      </c>
+      <c r="F146" t="s">
+        <v>250</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H146" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>578</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>579</v>
+      </c>
+      <c r="D147" t="s">
+        <v>344</v>
+      </c>
+      <c r="E147" t="s">
+        <v>345</v>
+      </c>
+      <c r="F147" t="s">
+        <v>580</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H147" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>583</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>584</v>
+      </c>
+      <c r="D148" t="s">
+        <v>344</v>
+      </c>
+      <c r="E148" t="s">
+        <v>345</v>
+      </c>
+      <c r="F148" t="s">
+        <v>48</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H148" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>587</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>588</v>
+      </c>
+      <c r="D149" t="s">
+        <v>344</v>
+      </c>
+      <c r="E149" t="s">
+        <v>345</v>
+      </c>
+      <c r="F149" t="s">
+        <v>571</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H149" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>591</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>592</v>
+      </c>
+      <c r="D150" t="s">
+        <v>344</v>
+      </c>
+      <c r="E150" t="s">
+        <v>345</v>
+      </c>
+      <c r="F150" t="s">
+        <v>593</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H150" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>596</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>597</v>
+      </c>
+      <c r="D151" t="s">
+        <v>344</v>
+      </c>
+      <c r="E151" t="s">
+        <v>345</v>
+      </c>
+      <c r="F151" t="s">
+        <v>136</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H151" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>600</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>601</v>
+      </c>
+      <c r="D152" t="s">
+        <v>344</v>
+      </c>
+      <c r="E152" t="s">
+        <v>345</v>
+      </c>
+      <c r="F152" t="s">
+        <v>580</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H152" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>604</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>605</v>
+      </c>
+      <c r="D153" t="s">
+        <v>344</v>
+      </c>
+      <c r="E153" t="s">
+        <v>345</v>
+      </c>
+      <c r="F153" t="s">
+        <v>580</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H153" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>608</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>609</v>
+      </c>
+      <c r="D154" t="s">
+        <v>344</v>
+      </c>
+      <c r="E154" t="s">
+        <v>345</v>
+      </c>
+      <c r="F154" t="s">
+        <v>258</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H154" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>612</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>613</v>
+      </c>
+      <c r="D155" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" t="s">
+        <v>345</v>
+      </c>
+      <c r="F155" t="s">
+        <v>366</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H155" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>615</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>616</v>
+      </c>
+      <c r="D156" t="s">
+        <v>344</v>
+      </c>
+      <c r="E156" t="s">
+        <v>345</v>
+      </c>
+      <c r="F156" t="s">
+        <v>119</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H156" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>619</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>620</v>
+      </c>
+      <c r="D157" t="s">
+        <v>344</v>
+      </c>
+      <c r="E157" t="s">
+        <v>345</v>
+      </c>
+      <c r="F157" t="s">
+        <v>571</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H157" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>623</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>624</v>
+      </c>
+      <c r="D158" t="s">
+        <v>344</v>
+      </c>
+      <c r="E158" t="s">
+        <v>345</v>
+      </c>
+      <c r="F158" t="s">
+        <v>625</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H158" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>628</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>629</v>
+      </c>
+      <c r="D159" t="s">
+        <v>344</v>
+      </c>
+      <c r="E159" t="s">
+        <v>345</v>
+      </c>
+      <c r="F159" t="s">
+        <v>630</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H159" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>633</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>634</v>
+      </c>
+      <c r="D160" t="s">
+        <v>344</v>
+      </c>
+      <c r="E160" t="s">
+        <v>345</v>
+      </c>
+      <c r="F160" t="s">
+        <v>630</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H160" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>637</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>638</v>
+      </c>
+      <c r="D161" t="s">
+        <v>344</v>
+      </c>
+      <c r="E161" t="s">
+        <v>345</v>
+      </c>
+      <c r="F161" t="s">
+        <v>639</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H161" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>642</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>643</v>
+      </c>
+      <c r="D162" t="s">
+        <v>344</v>
+      </c>
+      <c r="E162" t="s">
+        <v>345</v>
+      </c>
+      <c r="F162" t="s">
+        <v>644</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H162" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>647</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>648</v>
+      </c>
+      <c r="D163" t="s">
+        <v>344</v>
+      </c>
+      <c r="E163" t="s">
+        <v>345</v>
+      </c>
+      <c r="F163" t="s">
+        <v>250</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H163" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>651</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>652</v>
+      </c>
+      <c r="D164" t="s">
+        <v>344</v>
+      </c>
+      <c r="E164" t="s">
+        <v>345</v>
+      </c>
+      <c r="F164" t="s">
+        <v>625</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H164" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>655</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>656</v>
+      </c>
+      <c r="D165" t="s">
+        <v>344</v>
+      </c>
+      <c r="E165" t="s">
+        <v>345</v>
+      </c>
+      <c r="F165" t="s">
+        <v>657</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H165" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>660</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>661</v>
+      </c>
+      <c r="D166" t="s">
+        <v>344</v>
+      </c>
+      <c r="E166" t="s">
+        <v>345</v>
+      </c>
+      <c r="F166" t="s">
+        <v>119</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H166" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>664</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>665</v>
+      </c>
+      <c r="D167" t="s">
+        <v>344</v>
+      </c>
+      <c r="E167" t="s">
+        <v>345</v>
+      </c>
+      <c r="F167" t="s">
+        <v>258</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H167" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>668</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>669</v>
+      </c>
+      <c r="D168" t="s">
+        <v>344</v>
+      </c>
+      <c r="E168" t="s">
+        <v>345</v>
+      </c>
+      <c r="F168" t="s">
+        <v>388</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H168" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>672</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>673</v>
+      </c>
+      <c r="D169" t="s">
+        <v>344</v>
+      </c>
+      <c r="E169" t="s">
+        <v>345</v>
+      </c>
+      <c r="F169" t="s">
+        <v>258</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H169" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>676</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>677</v>
+      </c>
+      <c r="D170" t="s">
+        <v>344</v>
+      </c>
+      <c r="E170" t="s">
+        <v>345</v>
+      </c>
+      <c r="F170" t="s">
+        <v>388</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H170" t="s">
+        <v>678</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3102,50 +6907,152 @@
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>