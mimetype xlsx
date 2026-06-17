--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 31 de 2026</t>
   </si>
   <si>
     <t>Nezinho Farias - Prefeito Municipal</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao vigente orçamento fiscal e da seguridade social e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
-    <t>Italo Sousa</t>
+    <t>Italo Sousa,Adriana Silveira,Alaecio Gomes,Edson Papinha,Érica Serpa,Marden Marinho,Wanilson Ribeiro</t>
   </si>
   <si>
     <t>Indica o Projeto de Lei que declara a Capoeira como Patrimônio Cultural e Imaterial, no Município de Horizonte/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 54 de 2026</t>
   </si>
   <si>
     <t>Valda</t>
   </si>
   <si>
     <t>Requer a instalação de 2 (duas) passagens elevadas e 2 (dois) fotossensores nos cruzamentos das seguintes vias: Avenida Manoel Ferreira de Almeida e Avenida Marina Ferreira de Almeida, Distrito de Dourado, neste Município.</t>
   </si>
   <si>
     <t>Requerimento nº 58 de 2026</t>
   </si>
   <si>
     <t>Requer a implantação de quebra-molas ao longo de toda a Avenida Manoel Ferreira de Almeida, Distrito de Dourado, neste município.</t>
   </si>
   <si>
     <t>Requerimento nº 59 de 2026</t>
   </si>
   <si>
     <t>Érica Serpa</t>
   </si>
@@ -108,51 +108,51 @@
   <si>
     <t>Requer a pavimentação asfáltica da Rua José Maria de Almeida, localizada no bairro Gameleira, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>Requerimento nº 61 de 2026</t>
   </si>
   <si>
     <t>Tatiana Nogueira</t>
   </si>
   <si>
     <t>Requer a ampliação da rede de iluminação da Rua Francisco Ribeiro, no bairro Cajueiro da Malhada.</t>
   </si>
   <si>
     <t>Requerimento nº 62 de 2026</t>
   </si>
   <si>
     <t>Requer o alargamento e a instalação de ciclofaixa na Rua José Neri da Silva, por toda a sua extensão no distrito de Queimadas.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 32 de 2026</t>
   </si>
   <si>
-    <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do exercício financeiro de 2027, e dá outras providências.</t>
+    <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do exercício financeiro de 2027, e dá outras providências. (Com 1 Emenda Modificiativa)</t>
   </si>
   <si>
     <t>Proposição Para apresentar em Plenário</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -456,51 +456,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="32" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="93.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="201.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">